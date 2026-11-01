--- v0 (2025-11-09)
+++ v1 (2026-11-01)
@@ -1,39 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7968ECA1" w14:textId="4F3196FB" w:rsidR="0087568C" w:rsidRDefault="0087568C" w:rsidP="0023201D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
@@ -48,155 +51,155 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22DC3AF8" wp14:editId="19C3153F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-267335</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2764998" cy="809625"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Joint logo 2.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2764998" cy="809625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="290A5CDC" w14:textId="77777777" w:rsidR="001866C4" w:rsidRDefault="001866C4" w:rsidP="0087568C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C9A16FE" w14:textId="1A2A7436" w:rsidR="005B6AB2" w:rsidRPr="00A052E4" w:rsidRDefault="00D42B91" w:rsidP="0087568C">
+    <w:p w14:paraId="6C9A16FE" w14:textId="77C288FA" w:rsidR="005B6AB2" w:rsidRPr="00A052E4" w:rsidRDefault="31E1F755" w:rsidP="0087568C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A052E4">
+      <w:r w:rsidRPr="49F08E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>CMD grants application form</w:t>
       </w:r>
-      <w:r w:rsidR="004D524D" w:rsidRPr="00A052E4">
+      <w:r w:rsidR="105E3F7B" w:rsidRPr="49F08E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A052E4">
+      <w:r w:rsidRPr="49F08E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00647115" w:rsidRPr="00A052E4">
+      <w:r w:rsidR="31836E80" w:rsidRPr="49F08E0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00EA5AF2">
+      <w:r w:rsidR="006D5662">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519AFCA1" w14:textId="51FE6895" w:rsidR="00F03F2A" w:rsidRPr="00A052E4" w:rsidRDefault="00F03F2A" w:rsidP="0087568C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD0E491" w14:textId="2250BB81" w:rsidR="00F12764" w:rsidRPr="000174EE" w:rsidRDefault="00CA2F36" w:rsidP="0087568C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000174EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -216,74 +219,74 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nationally recognised </w:t>
       </w:r>
       <w:r w:rsidR="00F03F2A" w:rsidRPr="000174EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
         </w:rPr>
         <w:t>pastors</w:t>
       </w:r>
       <w:r w:rsidR="000174EE" w:rsidRPr="000174EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and recognised local ministers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5AD4DB" w14:textId="02FBCA99" w:rsidR="00FF52E5" w:rsidRDefault="00FF52E5"/>
-    <w:p w14:paraId="611778E5" w14:textId="0BE3ACBE" w:rsidR="00795160" w:rsidRPr="00073459" w:rsidRDefault="009F4A15">
+    <w:p w14:paraId="611778E5" w14:textId="14B0E347" w:rsidR="00795160" w:rsidRPr="00073459" w:rsidRDefault="009F4A15">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For 202</w:t>
       </w:r>
-      <w:r w:rsidR="000E38AF">
+      <w:r w:rsidR="006D5662">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the Ministries Team ha</w:t>
       </w:r>
       <w:r w:rsidR="00035155" w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -729,51 +732,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00704EA8" w:rsidRPr="00073459">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Recommended terms fo</w:t>
       </w:r>
       <w:r w:rsidR="00A43B7D" w:rsidRPr="00073459">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00704EA8" w:rsidRPr="00073459">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> appointment for full-time and part-time church ministers can be </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00704EA8" w:rsidRPr="00073459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">found </w:t>
         </w:r>
         <w:r w:rsidR="00A43B7D" w:rsidRPr="00073459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00836AC5" w:rsidRPr="00073459">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A43B7D" w:rsidRPr="00073459">
@@ -1405,51 +1408,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0048468D" w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">More details </w:t>
       </w:r>
       <w:r w:rsidR="00BB6535" w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">regarding CMD audit can be found in Appendix 6 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00BB6535" w:rsidRPr="00073459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>CMD handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BB6535" w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B7939" w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -1509,51 +1512,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0384BAA8" w14:textId="396683D1" w:rsidR="00AB175E" w:rsidRPr="00073459" w:rsidRDefault="00AB175E" w:rsidP="00AB175E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send completed forms to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00073459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>cmd@baptist.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00073459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00665E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -2203,135 +2206,135 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004D2852" w:rsidRPr="008A13B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been awarded a further study grant</w:t>
       </w:r>
       <w:r w:rsidR="006366FC" w:rsidRPr="008A13B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; retired ministers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376B298D" w14:textId="602F0BF7" w:rsidR="007063E0" w:rsidRPr="00A052E4" w:rsidRDefault="00E25237" w:rsidP="001866C4">
+    <w:p w14:paraId="376B298D" w14:textId="20E8D138" w:rsidR="007063E0" w:rsidRPr="00A052E4" w:rsidRDefault="00E25237" w:rsidP="001866C4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="007063E0" w:rsidRPr="00A052E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CMD grants application form, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7F8B">
+      <w:r w:rsidR="006D5662">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="25AAE1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E47165E" w14:textId="33068DE1" w:rsidR="008157FE" w:rsidRDefault="008157FE" w:rsidP="00754B27">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Please complete</w:t>
       </w:r>
       <w:r w:rsidR="00945E3C">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> yellow boxes</w:t>
       </w:r>
       <w:r w:rsidR="00945E3C">
         <w:t xml:space="preserve"> as relevant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36339F3F" w14:textId="630DF6CD" w:rsidR="00754B27" w:rsidRDefault="00754B27" w:rsidP="00754B27">
+    <w:p w14:paraId="36339F3F" w14:textId="599D28FF" w:rsidR="00754B27" w:rsidRDefault="00754B27" w:rsidP="00754B27">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once completed, please email to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00EB007B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cmd@baptist.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00145E8E">
         <w:t>Friday</w:t>
       </w:r>
       <w:r w:rsidR="00620E53">
-        <w:t xml:space="preserve"> 3</w:t>
-[...2 lines deleted...]
-        <w:t>0</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5662">
+        <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00620E53">
         <w:t xml:space="preserve"> January 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7F8B">
-        <w:t>6</w:t>
+      <w:r w:rsidR="006D5662">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335A25CF" w14:textId="77777777" w:rsidR="00754B27" w:rsidRDefault="00754B27" w:rsidP="007063E0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4234"/>
         <w:gridCol w:w="1982"/>
         <w:gridCol w:w="3638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00517E4B" w14:paraId="6EB5E945" w14:textId="77777777" w:rsidTr="00600FF5">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9854" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4030,57 +4033,77 @@
             </w:r>
             <w:r w:rsidR="00BB3A76" w:rsidRPr="00C57D69">
               <w:t xml:space="preserve">be </w:t>
             </w:r>
             <w:r w:rsidR="00CD61D4" w:rsidRPr="00C57D69">
               <w:t>ask</w:t>
             </w:r>
             <w:r w:rsidR="00BB3A76" w:rsidRPr="00C57D69">
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidR="00CD61D4" w:rsidRPr="00C57D69">
               <w:t xml:space="preserve"> for </w:t>
             </w:r>
             <w:r w:rsidRPr="00C57D69">
               <w:t>payment details once a grant is agreed</w:t>
             </w:r>
             <w:r w:rsidR="00C21D6A">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="280FBC12" w14:textId="77777777" w:rsidR="00CD61D4" w:rsidRDefault="00CD61D4" w:rsidP="006017D8"/>
     <w:sectPr w:rsidR="00CD61D4" w:rsidSect="00FF52E5">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1021" w:bottom="1021" w:left="1021" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="60277E3D" w14:textId="77777777" w:rsidR="00CF3DD1" w:rsidRDefault="00CF3DD1" w:rsidP="00EA14B6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="61C2A345" w14:textId="77777777" w:rsidR="00CF3DD1" w:rsidRDefault="00CF3DD1" w:rsidP="00EA14B6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4093,50 +4116,82 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29FCE9E7" w14:textId="0DD71421" w:rsidR="00EA14B6" w:rsidRDefault="00EA14B6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>October 2027</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="48792F6E" w14:textId="77777777" w:rsidR="00CF3DD1" w:rsidRDefault="00CF3DD1" w:rsidP="00EA14B6">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="41DF7466" w14:textId="77777777" w:rsidR="00CF3DD1" w:rsidRDefault="00CF3DD1" w:rsidP="00EA14B6">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C943766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2CC7084"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5646,57 +5701,64 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="570163253">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1936670283">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1095595457">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="491718438">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1605307571">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="874192196">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D5D28"/>
     <w:rsid w:val="0000120A"/>
     <w:rsid w:val="00001916"/>
     <w:rsid w:val="00004B1F"/>
     <w:rsid w:val="00015303"/>
     <w:rsid w:val="000174EE"/>
     <w:rsid w:val="00035155"/>
     <w:rsid w:val="0004216F"/>
     <w:rsid w:val="00042B4A"/>
     <w:rsid w:val="0005227F"/>
     <w:rsid w:val="000527AD"/>
     <w:rsid w:val="00053A76"/>
     <w:rsid w:val="000607EC"/>
     <w:rsid w:val="000637FD"/>
     <w:rsid w:val="0007344E"/>
     <w:rsid w:val="00073459"/>
@@ -5706,50 +5768,51 @@
     <w:rsid w:val="000839AC"/>
     <w:rsid w:val="000865B7"/>
     <w:rsid w:val="000A1DF9"/>
     <w:rsid w:val="000A27FE"/>
     <w:rsid w:val="000A342E"/>
     <w:rsid w:val="000B28AF"/>
     <w:rsid w:val="000C07CE"/>
     <w:rsid w:val="000C0CF6"/>
     <w:rsid w:val="000C54BA"/>
     <w:rsid w:val="000C728C"/>
     <w:rsid w:val="000D4D8F"/>
     <w:rsid w:val="000E38AF"/>
     <w:rsid w:val="000E5617"/>
     <w:rsid w:val="000E58E3"/>
     <w:rsid w:val="000E6CB7"/>
     <w:rsid w:val="000E775C"/>
     <w:rsid w:val="000E7B21"/>
     <w:rsid w:val="000F44E2"/>
     <w:rsid w:val="00101762"/>
     <w:rsid w:val="001043F3"/>
     <w:rsid w:val="00104FAF"/>
     <w:rsid w:val="0010586B"/>
     <w:rsid w:val="001058D8"/>
     <w:rsid w:val="001072F4"/>
     <w:rsid w:val="001119B1"/>
+    <w:rsid w:val="00113684"/>
     <w:rsid w:val="00125DF3"/>
     <w:rsid w:val="00131623"/>
     <w:rsid w:val="00132992"/>
     <w:rsid w:val="00133A07"/>
     <w:rsid w:val="001370CC"/>
     <w:rsid w:val="00144D4C"/>
     <w:rsid w:val="00145417"/>
     <w:rsid w:val="00145E8E"/>
     <w:rsid w:val="00152047"/>
     <w:rsid w:val="00153854"/>
     <w:rsid w:val="001551A3"/>
     <w:rsid w:val="00156079"/>
     <w:rsid w:val="00157CEC"/>
     <w:rsid w:val="00160F39"/>
     <w:rsid w:val="00161B61"/>
     <w:rsid w:val="001649A2"/>
     <w:rsid w:val="001666A4"/>
     <w:rsid w:val="0017018B"/>
     <w:rsid w:val="001703F0"/>
     <w:rsid w:val="00172BA2"/>
     <w:rsid w:val="001773DA"/>
     <w:rsid w:val="0018183F"/>
     <w:rsid w:val="00182895"/>
     <w:rsid w:val="00185944"/>
     <w:rsid w:val="001866C4"/>
@@ -5949,50 +6012,51 @@
     <w:rsid w:val="006441A8"/>
     <w:rsid w:val="006461A4"/>
     <w:rsid w:val="00647115"/>
     <w:rsid w:val="00647263"/>
     <w:rsid w:val="00647C45"/>
     <w:rsid w:val="00651FF0"/>
     <w:rsid w:val="00665E80"/>
     <w:rsid w:val="00673CAE"/>
     <w:rsid w:val="00677871"/>
     <w:rsid w:val="00681766"/>
     <w:rsid w:val="006821BF"/>
     <w:rsid w:val="006858C7"/>
     <w:rsid w:val="00686D07"/>
     <w:rsid w:val="00691C74"/>
     <w:rsid w:val="00694277"/>
     <w:rsid w:val="00694547"/>
     <w:rsid w:val="00694ED7"/>
     <w:rsid w:val="006978AD"/>
     <w:rsid w:val="006A3A2F"/>
     <w:rsid w:val="006B227B"/>
     <w:rsid w:val="006B3B91"/>
     <w:rsid w:val="006C3918"/>
     <w:rsid w:val="006C41FB"/>
     <w:rsid w:val="006C7C50"/>
     <w:rsid w:val="006D4B7E"/>
+    <w:rsid w:val="006D5662"/>
     <w:rsid w:val="006D673E"/>
     <w:rsid w:val="006D6F51"/>
     <w:rsid w:val="006E38BE"/>
     <w:rsid w:val="006E49DF"/>
     <w:rsid w:val="006E79FE"/>
     <w:rsid w:val="006F46AC"/>
     <w:rsid w:val="00701FAE"/>
     <w:rsid w:val="007035F4"/>
     <w:rsid w:val="00704EA8"/>
     <w:rsid w:val="00705E15"/>
     <w:rsid w:val="007063A9"/>
     <w:rsid w:val="007063E0"/>
     <w:rsid w:val="00711749"/>
     <w:rsid w:val="007126F1"/>
     <w:rsid w:val="00716675"/>
     <w:rsid w:val="00720380"/>
     <w:rsid w:val="007250D6"/>
     <w:rsid w:val="00727193"/>
     <w:rsid w:val="00727CA5"/>
     <w:rsid w:val="00730823"/>
     <w:rsid w:val="007326A9"/>
     <w:rsid w:val="00734CA4"/>
     <w:rsid w:val="00741196"/>
     <w:rsid w:val="0074340B"/>
     <w:rsid w:val="0074363D"/>
@@ -6056,50 +6120,51 @@
     <w:rsid w:val="008A13B2"/>
     <w:rsid w:val="008B2967"/>
     <w:rsid w:val="008B717E"/>
     <w:rsid w:val="008D6EE3"/>
     <w:rsid w:val="008E0D32"/>
     <w:rsid w:val="008E21A5"/>
     <w:rsid w:val="008F02E1"/>
     <w:rsid w:val="00904396"/>
     <w:rsid w:val="0090630F"/>
     <w:rsid w:val="009105B6"/>
     <w:rsid w:val="00911AA8"/>
     <w:rsid w:val="00914580"/>
     <w:rsid w:val="00914CD5"/>
     <w:rsid w:val="00920C14"/>
     <w:rsid w:val="00930034"/>
     <w:rsid w:val="009319AD"/>
     <w:rsid w:val="00933462"/>
     <w:rsid w:val="00934CC4"/>
     <w:rsid w:val="00936741"/>
     <w:rsid w:val="00943BE7"/>
     <w:rsid w:val="00944ACD"/>
     <w:rsid w:val="00945E3C"/>
     <w:rsid w:val="00950D2D"/>
     <w:rsid w:val="00951379"/>
     <w:rsid w:val="009526F5"/>
+    <w:rsid w:val="00955212"/>
     <w:rsid w:val="0095777C"/>
     <w:rsid w:val="009604E4"/>
     <w:rsid w:val="00961491"/>
     <w:rsid w:val="00967E23"/>
     <w:rsid w:val="009722B3"/>
     <w:rsid w:val="0097274F"/>
     <w:rsid w:val="00972FD3"/>
     <w:rsid w:val="0098048F"/>
     <w:rsid w:val="00981068"/>
     <w:rsid w:val="00987FA8"/>
     <w:rsid w:val="009906F2"/>
     <w:rsid w:val="00993BF6"/>
     <w:rsid w:val="00997475"/>
     <w:rsid w:val="009A0B78"/>
     <w:rsid w:val="009A41CA"/>
     <w:rsid w:val="009A7CF1"/>
     <w:rsid w:val="009B15BA"/>
     <w:rsid w:val="009B2204"/>
     <w:rsid w:val="009B6D77"/>
     <w:rsid w:val="009B7939"/>
     <w:rsid w:val="009C1DD2"/>
     <w:rsid w:val="009C4263"/>
     <w:rsid w:val="009D388A"/>
     <w:rsid w:val="009E272B"/>
     <w:rsid w:val="009E4BCF"/>
@@ -6213,50 +6278,51 @@
     <w:rsid w:val="00C64A73"/>
     <w:rsid w:val="00C66A35"/>
     <w:rsid w:val="00C82CB2"/>
     <w:rsid w:val="00C8438D"/>
     <w:rsid w:val="00C845A8"/>
     <w:rsid w:val="00C91F07"/>
     <w:rsid w:val="00C936DF"/>
     <w:rsid w:val="00CA1BA9"/>
     <w:rsid w:val="00CA2F36"/>
     <w:rsid w:val="00CA3D18"/>
     <w:rsid w:val="00CA543C"/>
     <w:rsid w:val="00CA6A78"/>
     <w:rsid w:val="00CA7050"/>
     <w:rsid w:val="00CB697E"/>
     <w:rsid w:val="00CC0935"/>
     <w:rsid w:val="00CC3C2A"/>
     <w:rsid w:val="00CC4082"/>
     <w:rsid w:val="00CC4484"/>
     <w:rsid w:val="00CD0C5F"/>
     <w:rsid w:val="00CD1541"/>
     <w:rsid w:val="00CD61D4"/>
     <w:rsid w:val="00CD637A"/>
     <w:rsid w:val="00CE054A"/>
     <w:rsid w:val="00CE2055"/>
     <w:rsid w:val="00CF1533"/>
+    <w:rsid w:val="00CF3DD1"/>
     <w:rsid w:val="00CF7239"/>
     <w:rsid w:val="00D040F6"/>
     <w:rsid w:val="00D1172A"/>
     <w:rsid w:val="00D13453"/>
     <w:rsid w:val="00D272E6"/>
     <w:rsid w:val="00D31DCE"/>
     <w:rsid w:val="00D42B91"/>
     <w:rsid w:val="00D50971"/>
     <w:rsid w:val="00D51819"/>
     <w:rsid w:val="00D53949"/>
     <w:rsid w:val="00D5772C"/>
     <w:rsid w:val="00D57E64"/>
     <w:rsid w:val="00D622F5"/>
     <w:rsid w:val="00D703BA"/>
     <w:rsid w:val="00D74DE3"/>
     <w:rsid w:val="00D7545B"/>
     <w:rsid w:val="00D756F1"/>
     <w:rsid w:val="00D75A3B"/>
     <w:rsid w:val="00D7649F"/>
     <w:rsid w:val="00D835C1"/>
     <w:rsid w:val="00D84033"/>
     <w:rsid w:val="00DA5DF1"/>
     <w:rsid w:val="00DB0B55"/>
     <w:rsid w:val="00DC09C0"/>
     <w:rsid w:val="00DC0C0F"/>
@@ -6280,100 +6346,107 @@
     <w:rsid w:val="00E15297"/>
     <w:rsid w:val="00E15B0B"/>
     <w:rsid w:val="00E21AED"/>
     <w:rsid w:val="00E23E02"/>
     <w:rsid w:val="00E244C9"/>
     <w:rsid w:val="00E25237"/>
     <w:rsid w:val="00E30AAF"/>
     <w:rsid w:val="00E40103"/>
     <w:rsid w:val="00E40617"/>
     <w:rsid w:val="00E40B3C"/>
     <w:rsid w:val="00E430EF"/>
     <w:rsid w:val="00E43A29"/>
     <w:rsid w:val="00E50969"/>
     <w:rsid w:val="00E5476A"/>
     <w:rsid w:val="00E709E7"/>
     <w:rsid w:val="00E70A1D"/>
     <w:rsid w:val="00E70F3C"/>
     <w:rsid w:val="00E71844"/>
     <w:rsid w:val="00E77402"/>
     <w:rsid w:val="00E81A3C"/>
     <w:rsid w:val="00E823F3"/>
     <w:rsid w:val="00E8296C"/>
     <w:rsid w:val="00E91926"/>
     <w:rsid w:val="00E9212C"/>
     <w:rsid w:val="00EA0201"/>
+    <w:rsid w:val="00EA14B6"/>
     <w:rsid w:val="00EA5AF2"/>
     <w:rsid w:val="00EA603A"/>
     <w:rsid w:val="00EA6A15"/>
     <w:rsid w:val="00EA727B"/>
     <w:rsid w:val="00EB06DD"/>
     <w:rsid w:val="00EB6469"/>
     <w:rsid w:val="00EC75DB"/>
     <w:rsid w:val="00ED2FCE"/>
     <w:rsid w:val="00EE269E"/>
     <w:rsid w:val="00EE3946"/>
     <w:rsid w:val="00EF049F"/>
     <w:rsid w:val="00EF22F6"/>
     <w:rsid w:val="00EF4576"/>
     <w:rsid w:val="00EF5942"/>
     <w:rsid w:val="00F0238B"/>
     <w:rsid w:val="00F03F2A"/>
     <w:rsid w:val="00F118D9"/>
     <w:rsid w:val="00F12764"/>
     <w:rsid w:val="00F250D3"/>
     <w:rsid w:val="00F32147"/>
     <w:rsid w:val="00F3586E"/>
     <w:rsid w:val="00F35935"/>
     <w:rsid w:val="00F4228E"/>
     <w:rsid w:val="00F43B4E"/>
     <w:rsid w:val="00F55F30"/>
     <w:rsid w:val="00F677E8"/>
     <w:rsid w:val="00F70FA5"/>
     <w:rsid w:val="00F71B7F"/>
     <w:rsid w:val="00F7444E"/>
     <w:rsid w:val="00F77517"/>
     <w:rsid w:val="00F7799C"/>
     <w:rsid w:val="00F81580"/>
     <w:rsid w:val="00F8168C"/>
     <w:rsid w:val="00F85EA8"/>
     <w:rsid w:val="00F91EAC"/>
     <w:rsid w:val="00F925A5"/>
     <w:rsid w:val="00F9394A"/>
     <w:rsid w:val="00F944A4"/>
     <w:rsid w:val="00FA332D"/>
     <w:rsid w:val="00FA3A8A"/>
     <w:rsid w:val="00FB640E"/>
     <w:rsid w:val="00FC2359"/>
     <w:rsid w:val="00FC7856"/>
     <w:rsid w:val="00FD34F2"/>
     <w:rsid w:val="00FE032F"/>
     <w:rsid w:val="00FE30B7"/>
     <w:rsid w:val="00FE3861"/>
     <w:rsid w:val="00FF52E5"/>
     <w:rsid w:val="00FF620E"/>
     <w:rsid w:val="00FF76FE"/>
+    <w:rsid w:val="0AE2A63A"/>
+    <w:rsid w:val="105E3F7B"/>
+    <w:rsid w:val="31836E80"/>
+    <w:rsid w:val="31E1F755"/>
+    <w:rsid w:val="49F08E0A"/>
+    <w:rsid w:val="796E6B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="747E80EA"/>
@@ -6924,63 +6997,105 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A6CB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A6CB0"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA14B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA14B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA14B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA14B6"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmd@baptist.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmd@baptist.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.baptist.org.uk/cmdhandbook" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baptist.org.uk/Groups/220877/Guidance_for_Churches.aspx)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmd@baptist.org.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.baptist.org.uk/cmdhandbook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.baptist.org.uk/Groups/220877/Guidance_for_Churches.aspx)" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cmd@baptist.org.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7267,77 +7382,78 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bd2f9774-fea6-4991-a844-4915b7a2177b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7949b5e0-2f76-42c9-9129-4af4186a3fe4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FCA849790BCDCE4F94588C7B7BB89C72" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="756796029e02f1d8f0e902bfac998255">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7949b5e0-2f76-42c9-9129-4af4186a3fe4" xmlns:ns3="bd2f9774-fea6-4991-a844-4915b7a2177b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3ee0c1ba794747acee49281c51fb9142" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FCA849790BCDCE4F94588C7B7BB89C72" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6f43d824d164e93e4ad78837e8b36a99">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7949b5e0-2f76-42c9-9129-4af4186a3fe4" xmlns:ns3="bd2f9774-fea6-4991-a844-4915b7a2177b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25c59eb4c38f465d237780533e2d9ceb" ns2:_="" ns3:_="">
     <xsd:import namespace="7949b5e0-2f76-42c9-9129-4af4186a3fe4"/>
     <xsd:import namespace="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7949b5e0-2f76-42c9-9129-4af4186a3fe4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7376,50 +7492,55 @@
     <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b782bff6-c124-446e-8a54-398a55c4b0f9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bd2f9774-fea6-4991-a844-4915b7a2177b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -7541,98 +7662,83 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8192D033-9E23-4739-A7AA-EDBE048C84C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <ds:schemaRef ds:uri="7949b5e0-2f76-42c9-9129-4af4186a3fe4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23C38CC1-5D16-4247-AF0E-47C7757FF2F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EBA2988-6F22-4603-98B0-F5715CE347B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B938FE15-A3BB-4768-9AE9-60969D10D868}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7949b5e0-2f76-42c9-9129-4af4186a3fe4"/>
     <ds:schemaRef ds:uri="bd2f9774-fea6-4991-a844-4915b7a2177b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>966</Words>
-  <Characters>5507</Characters>
+  <Words>1064</Words>
+  <Characters>5409</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>12</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>142</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6461</CharactersWithSpaces>
+  <CharactersWithSpaces>6429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tim Fergusson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FCA849790BCDCE4F94588C7B7BB89C72</vt:lpwstr>
   </property>